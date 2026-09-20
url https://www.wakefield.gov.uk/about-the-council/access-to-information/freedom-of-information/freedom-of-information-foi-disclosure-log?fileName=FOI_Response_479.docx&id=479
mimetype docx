--- v0 (2026-07-22)
+++ v1 (2026-09-20)
@@ -6597,52 +6597,60 @@
       </UserInfo>
     </Stageoneredaction>
     <Perpetrator xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Officer xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Officer>
     <FOIStatus xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Complex xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Status xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Dateofclosure xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <RVReference xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Restention xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d">3</Restention>
     <SARref xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <RVStatus xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Notes xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Dateoflastaction xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Righttype xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Status0 xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
-    <TaxCatchAll xmlns="153d3f06-a16e-41d8-a37c-17e734ee9e6e"/>
+    <TaxCatchAll xmlns="153d3f06-a16e-41d8-a37c-17e734ee9e6e" xsi:nil="true"/>
     <DestructionDate xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
+    <SharedWithUsers xmlns="153d3f06-a16e-41d8-a37c-17e734ee9e6e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D958DE5D-C3EA-42A0-8543-C989DE6BD772}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023C8DE2-6E90-4A89-8FB4-8503B796C84E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>