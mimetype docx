--- v0 (2026-07-22)
+++ v1 (2026-09-20)
@@ -4134,52 +4134,60 @@
       </UserInfo>
     </Stageoneredaction>
     <Perpetrator xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Officer xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Officer>
     <FOIStatus xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Complex xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Status xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Dateofclosure xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <RVReference xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Restention xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d">3</Restention>
     <SARref xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <RVStatus xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Notes xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Dateoflastaction xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Righttype xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Status0 xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
-    <TaxCatchAll xmlns="153d3f06-a16e-41d8-a37c-17e734ee9e6e"/>
+    <TaxCatchAll xmlns="153d3f06-a16e-41d8-a37c-17e734ee9e6e" xsi:nil="true"/>
     <DestructionDate xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
+    <SharedWithUsers xmlns="153d3f06-a16e-41d8-a37c-17e734ee9e6e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{145E2183-5941-46AB-963F-BEAA8EB8A1D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b4a98738-7c1f-4a95-b438-aad0bde32e5d"/>