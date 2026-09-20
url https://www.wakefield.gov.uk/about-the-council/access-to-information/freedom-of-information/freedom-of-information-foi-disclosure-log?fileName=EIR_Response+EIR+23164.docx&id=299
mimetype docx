--- v0 (2026-07-22)
+++ v1 (2026-09-20)
@@ -4130,52 +4130,60 @@
       </UserInfo>
     </Stageoneredaction>
     <Perpetrator xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Officer xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Officer>
     <FOIStatus xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Complex xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Status xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Dateofclosure xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <RVReference xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Restention xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d">3</Restention>
     <SARref xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <RVStatus xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Notes xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Dateoflastaction xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <Righttype xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Status0 xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
-    <TaxCatchAll xmlns="153d3f06-a16e-41d8-a37c-17e734ee9e6e"/>
+    <TaxCatchAll xmlns="153d3f06-a16e-41d8-a37c-17e734ee9e6e" xsi:nil="true"/>
     <DestructionDate xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="b4a98738-7c1f-4a95-b438-aad0bde32e5d" xsi:nil="true"/>
+    <SharedWithUsers xmlns="153d3f06-a16e-41d8-a37c-17e734ee9e6e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{645E6836-C57F-4C36-AF6C-2E91A3463154}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{703E5AB4-BDFD-40C0-B34A-D71F2C96EC10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C98BEEA-85C6-491A-8DB7-E5DCBC228C57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>